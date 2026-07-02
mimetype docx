--- v0 (2026-05-24)
+++ v1 (2026-07-02)
@@ -7,359 +7,359 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3230EDA1" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="3BE0D8D6" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUPPLEMENTAL CONSENT LANGUAGE (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the consent form/script to be used for your study, as appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A19065E" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="3BEB5A84" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D16058F" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="4EFC4C73" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Focus Groups:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E02EBE" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="400DB118" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>In the section titled “</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will the researchers protect my information?”</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> add the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136E092A" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="684FACF9" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">“Although we ask everyone in the group to respect the privacy and confidentiality of participants, and to keep the discussion in the group confidential, we cannot guarantee this. </w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please keep this in mind when choosing what to share in the group setting</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F625770" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
-[...10 lines deleted...]
-    <w:p w14:paraId="7AC152F4" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="53ABC2B1" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F58F243" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659850CD" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="1252FF1C" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the study will use incomplete disclosure and/or deception as research techniques:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F60B38C" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="151197F0" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD4CAFD" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="5EFE7F98" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you intend to withhold information about the real purpose of the study or purposely give participants false information about some aspect of the research (i.e., incomplete disclosure or deception), include one of the following statements in the “Key Information” section of the consent.  There are occasionally situations where the potential harms to participants from debriefing may outweigh the benefits of disclosure – those situations will be rare; if you plan not to debrief participants regarding the use of deception/incomplete disclosure, you must explain in the protocol document why you think the harms of debriefing could outweigh the benefits.  For further guidance on the use of deception and incomplete disclosure in research, see the guidance document: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00332B6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>IRB Office Guidelines for Research Involving Deception and Incomplete Disclosure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7C308B" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="6471C6E7" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">In the section titled “Key Information” add one of the following statements: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705EF5CC" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="7BE88034" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For scientific reasons, this consent form does not include complete information about </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the  research</w:t>
@@ -370,1263 +370,1893 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> questions or topics being tested. You will be fully debriefed following your participation in the research</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and you will have the right to withdraw your consent at that time. If you withdraw your consent, your personal information will be deleted.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060880E2" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="218B4780" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OR </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4515A0" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="7742AFAC" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We cannot tell you every detail of this study ahead of time, but if you are willing to participate under these conditions, we will explain the procedure to you fully after your participation</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and you will have the right to withdraw your consent at that time. If you withdraw your consent, your personal information will be deleted</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685B6574" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
-[...26 lines deleted...]
-    <w:p w14:paraId="2437A274" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="545A3FD6" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254FD361" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026CF387" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C739DE" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056007F9" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="7E03B97C" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the study is a clinical trial that will register and report results on ClinicalTrials.gov:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501E880A" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="6FEFD7F5" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In the section titled “</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will the researchers protect my information?” add the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E55C465" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="5F3CD367" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A description of this clinical trial will be available on http://www.ClinicalTrials.gov, as required by U.S. Law. This Web site will not include information that can identify you. At most, the Web site will include a summary of the results. You can search this Web site at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5C2B95" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="3B870AEF" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A00EB9E" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="46BB379C" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="305BC2DF" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="17512BC6" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4FC0E0" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="20090514" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the study either has NIH funding or will apply for a Certificate of Confidentiality (without NIH funding):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA71F60" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="151481F2" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>In the section titled “</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will the researchers protect my information?</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> add the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6B8317" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="4EC9E4CC" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Certificate of Confidentiality:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A90BB54" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="325B55AE" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This research is covered by a Certificate of Confidentiality from the National Institutes of Health. This means that the researchers cannot release or use information, documents, or samples that may identify you in any action or suit unless you say it is okay. They also cannot provide them as evidence unless you have agreed.  This protection includes federal, state, or local civil, criminal, administrative, legislative, or other proceedings. An example would be a court subpoena.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>Identifiable information that could still be disclosed beyond the research team: The Certificate does not stop reporting that federal, state or local laws require. Some examples are laws that require reporting of child or elder abuse, some communicable diseases, and threats to harm yourself or others.  The Certificate cannot be used to stop a sponsoring United States federal or state government agency from checking records or evaluating programs. The Certificate does not stop disclosures required by the federal Food and Drug Administration (FDA).  The Certificate also does not prevent your information from being used for other research if allowed by federal regulations.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>Researchers may release information about you when you say it is okay. For example, you may give them permission to release information to insurers, medical providers or any other persons not connected with the research.  The Certificate of Confidentiality does not stop you from willingly releasing information about your involvement in this research. It also does not prevent you from having access to your own information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6F8BA4" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
-[...27 lines deleted...]
-    <w:p w14:paraId="6C689878" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="74F2B971" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC11DF6" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A72E39" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A521F7" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B14D1E1" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AE34B3" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="08C473B7" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the study will enroll prisoners:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D28694E" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="7397F830" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In the section titled “Will being in this study help me in any way?” include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225CAA9B" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="281938EF" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taking part in this research study will not improve your housing or correctional program assignments. Your taking part in this research study will not improve your chance of parole or release.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5809CAE8" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
-[...8 lines deleted...]
-    <w:p w14:paraId="0ABA14E1" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="6AA9E716" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13133506" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBFB31D" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="62E5EE96" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If your study may lead to disclosure of information relating to sexual misconduct that involves at least one member of the NU community (including sexual harassment and violence):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18471BEE" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="29FECE4E" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Add the following to the section titled “</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Who will have access to the information collected during this research study?”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B073C5E" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="2F3D49B3" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA3EA37" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="5D4116D1" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">I (or the Principal Investigator on this study) may be required by law to report to appropriate NU authorities any information you provide to me that indicates sexual misconduct, including </w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sexual assault, sexual exploitation, dating violence, domestic violence, stalking, and sexual harassment.  Therefore, I cannot promise you complete confidentiality of any information you share with me about experiences of sexual misconduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5D3ACA" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="25153202" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A5260F" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="392C47A6" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00332B6D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>=============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB1DCA6" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="72C58BBC" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8EA2BC" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Include if participants will be paid by the Shirley Ryan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AbilityLab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ClinCard. Otherwise, delete.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E05CE74" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You will be paid $xx for each session that you attend (for a possible total of $xx). These funds are provided to help support you with the time and travel associated with your participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCE0EE7" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will be compensated for participating in this study using a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, which is a prepaid debit card used for clinical research payments.  Depending on how the study is set up, you will receive either a physical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a virtual (digital) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1EC129" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E50481" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EAB50F" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0430E562" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Physical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="62DC876A" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will receive one (1) physical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the duration of your participation in the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4143CACB" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funds will be loaded onto the same card after each study visit that qualifies for compensation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C7AD0E" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the physical card is lost or stolen, please call or contact a study coordinator to request a replacement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6746CDB9" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224F11AB" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virtual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4E659055" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A virtual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires an email address to receive and access the card.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295EE419" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funds will be loaded electronically onto the virtual card after each qualifying study visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3861570B" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants who do not have access to an email address will receive a physical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0955112C" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not having an email address will not affect eligibility to participate in the study. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F808619" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A54101" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After each study visit that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>qualifies for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compensation, funds are typically available within one (1) business day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBB879F" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be used for in-store or online purchases.  There are no fees for purchases; however, fees may apply for ATM withdrawals or if the card is inactive for more than three (3) months.  Additional details about payment timing and use of the card are provided in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ClinCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participant Payment Information Sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4ECACE" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00EC376C" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To issue payment, the study team will provide your information, including your Social Security Number (“SSN”), to the Finance Department at Shirley Ryan AbilityLab. Study payments are considered taxable income.  If your total study compensation from all research studies conducted by Shirley Ryan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AbilityLab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC376C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is $2,000 or more in a calendar year, an IRS Form 1099 will be issued. If you do not provide your SSN, you may still participate in the study, but you will not be able to receive compensation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C73E58" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00383907" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAF7309" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332B6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>=============================================================================</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDCFB89" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Language for research involving genetic information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456AA5EB" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="07AA7364" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>You must include Genetic Information Nondiscrimination Act (GINA) language in your informed consent document if your study involves:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276C0B81" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="311974C8" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Genetic testing</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e.g., whole genome sequencing, exome sequencing, SNP genotyping, targeted panels)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77021340" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="38A1F200" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Collection or use of genetic information</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Even if the test is not diagnostic (e.g., ancestry, population studies), if genetic info is gathered, it's covered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A971B7" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="37CDBF92" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Use of biological samples or data that could yield genetic information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707C4FDF" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="6B3B0826" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Even if you are not doing the sequencing yourself — e.g., biobank studies or data sharing with genomics repositories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C110868" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="52B477EA" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="647C7B49" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="70692B3D" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>In the section titled “</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will the researchers protect my information?</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>” add the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169282F4" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="0DACBE32" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A federal law called the Genetic Information Nondiscrimination Act (GINA) generally makes it illegal for health insurance companies, group health plans, and most employers to discriminate against you based on your genetic information. This law generally will protect you in the following ways:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB67F8B" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="37094188" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Health insurance companies and group health plans may not request your genetic information that we get from this research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D47B41D" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="7923CF2D" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Health insurance companies and group health plans may not use your genetic information when making decisions regarding your eligibility or premiums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D5945A" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="6DCFEA34" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Employers with 15 or more employees may not use your genetic information that we get from this research when </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>making a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to hire, promote, or fire you or when setting the terms of your employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A9160A" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="5C58CCA4" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FBF5333" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="55AFA43E" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Be aware that this federal law does not protect you against genetic discrimination by companies that sell life insurance, disability insurance, or long-term care insurance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E7B600" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
-[...6 lines deleted...]
-    <w:p w14:paraId="593DFC1C" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="4E3CB13E" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096885BF" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FD9D68" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00305808" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="09DFAB49" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00305808" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00305808">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">[Include for NIJ-funded studies with a Privacy Certificate. Note: NIJ does not issue or accept Certificates of Confidentiality issued by NIH or HHS. Do not include CoC language in the consent form.] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518C7373" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00305808" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="64BABA27" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00305808" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00305808">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The identifiable data collected for this study is immune from legal process because we have submitted a Privacy Certificate; it was approved by NIJ and is, therefore, covered by DOJ statute (34 USC § 10231(a)). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1435E65C" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E"/>
-    <w:p w14:paraId="72D31A41" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="6A845191" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504"/>
+    <w:p w14:paraId="713A1AFD" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A330B7" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="5D2A4AA7" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Language for Participant Payments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A90B51F" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="3A7ED47E" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C813B87" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00BA4771" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="2EAAA7DD" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00BA4771" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Will I be paid or given anything </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for taking</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> part in this study?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D59F01" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="63F684B4" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
@@ -1694,532 +2324,509 @@
         <w:t xml:space="preserve"> by Northwestern University, insert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7241D7F4" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00BA4771" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="034DC8CF" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00BA4771" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Study payments are considered taxable income and reportable to the IRS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when total payments exceed $2000 in a calendar year</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. A Form 1099 will be sent to you if your total payments are $</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2,0</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00 or more in a calendar year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6306AFBD" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="5A1D5163" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1290C87E" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="31C838E8" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576853A7" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="693BE303" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="585E0B41" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="3980D5EA" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What else do I need to know?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE2916F" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="1E9B3419" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F21A7A" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="432A5E80" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[Include for greater-than-minimal research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when the is a risk of physical injury</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.  Otherwise, delete.  The language should not be changed except as indicated.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EE9B46" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="4B782FEA" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C7CE48" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="5CD2EE8F" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[Include if study is unfunded, PI-initiated, or federally funded]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4171C0" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="2316D9E3" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you become ill or are injured </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this study (medications, devices or procedures), you should seek medical treatment through your doctor or treatment center of choice. You should promptly tell the study doctor about any illness or injury.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB5CB89" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="3EB1AF8F" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The hospital [university, researchers] will not pay for medical care required because of a bad outcome resulting from your participation in this research study. This does not keep you from seeking to be paid back for care required because of a bad outcome.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484E191E" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="41A8CF79" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77265F46" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="042C3C96" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Include if study is industry sponsored. If you need to deviate from this language, then please contact Sponsored Research (SR) and obtain written documentation that the template language is not consistent with the clinical trial agreement and that the language must be altered. The written documentation should then be uploaded into the eIRB+ application.]   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1621F64B" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="301D01FD" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have an injury or illness from the study device, taking the study drug, or the procedures required for this study, the reasonable medical expenses required to treat such </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="2FF26A72" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+        <w:t xml:space="preserve">If you have an injury or illness from the study device, taking the study drug, or the procedures required for this study, the reasonable medical expenses required to treat such injury or illness may be paid for by the study sponsor.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E202ED" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EA7108" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="70972AE4" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The coverage for such injury or illness is only available if the Northwestern University principal investigator and study sponsor, if applicable, have decided that the injury/illness is directly related to the study drug, device, or procedures and is not the result of a pre-existing condition or the normal progression of your disease, or because you have not followed the directions of the study doctor. If your insurance is billed, you may be required to pay deductibles and co-payments that apply.  You should check with your insurance company about any such payments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FEFCAD" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="72556323" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6630383D" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="50C92EB9" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>[Describe any compensation available for research-related injury dictated by the Clinical Trial Agreement or contract.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EA6043" w14:textId="77777777" w:rsidR="0079547E" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="51125688" w14:textId="77777777" w:rsidR="006F1504" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Instructions"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="547BDDF4" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00BA4771" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="478E8BC1" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00BA4771" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EFEBDE5" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
+    <w:p w14:paraId="4294379E" w14:textId="77777777" w:rsidR="006F1504" w:rsidRPr="00332B6D" w:rsidRDefault="006F1504" w:rsidP="006F1504">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>==============================================================================</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC7D560" w14:textId="77777777" w:rsidR="0079547E" w:rsidRPr="00332B6D" w:rsidRDefault="0079547E" w:rsidP="0079547E">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="003B657F" w:rsidRPr="0079547E">
+    <w:p w14:paraId="67EE6DE1" w14:textId="4D661634" w:rsidR="003B657F" w:rsidRPr="006F1504" w:rsidRDefault="003B657F" w:rsidP="006F1504"/>
+    <w:sectPr w:rsidR="003B657F" w:rsidRPr="006F1504">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DB53A78" w14:textId="77777777" w:rsidR="0089007B" w:rsidRDefault="0089007B" w:rsidP="0089007B">
+    <w:p w14:paraId="392D0AE1" w14:textId="77777777" w:rsidR="001825A0" w:rsidRDefault="001825A0" w:rsidP="0089007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="574451E9" w14:textId="77777777" w:rsidR="0089007B" w:rsidRDefault="0089007B" w:rsidP="0089007B">
+    <w:p w14:paraId="7EE26B7A" w14:textId="77777777" w:rsidR="001825A0" w:rsidRDefault="001825A0" w:rsidP="0089007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2255,130 +2862,136 @@
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CA30E03" w14:textId="6A81C4BA" w:rsidR="0089007B" w:rsidRPr="0089007B" w:rsidRDefault="0089007B" w:rsidP="0089007B">
+  <w:p w14:paraId="2CA30E03" w14:textId="07EF809A" w:rsidR="0089007B" w:rsidRPr="0089007B" w:rsidRDefault="0089007B" w:rsidP="0089007B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0089007B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>HRP-1722 / v</w:t>
     </w:r>
+    <w:r w:rsidR="006F1504">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>05</w:t>
+    </w:r>
     <w:r w:rsidR="0079547E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>02.</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00332B6D">
+    <w:r w:rsidR="006F1504">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>18</w:t>
     </w:r>
     <w:r w:rsidR="0079547E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00014CD5">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="0079547E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="640C6D4D" w14:textId="77777777" w:rsidR="0089007B" w:rsidRDefault="0089007B" w:rsidP="0089007B">
+    <w:p w14:paraId="18DA84F5" w14:textId="77777777" w:rsidR="001825A0" w:rsidRDefault="001825A0" w:rsidP="0089007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6991F634" w14:textId="77777777" w:rsidR="0089007B" w:rsidRDefault="0089007B" w:rsidP="0089007B">
+    <w:p w14:paraId="2932940D" w14:textId="77777777" w:rsidR="001825A0" w:rsidRDefault="001825A0" w:rsidP="0089007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2324630F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB7C8EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -2615,50 +3228,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B613408"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C6EE6F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="405B2071"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E54EA40"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3330BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60C6E06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2767,103 +3606,112 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1119953932">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1819416128">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="890463617">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1835871879">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="12735063">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzaxNDWxNDQxNjc2MTNV0lEKTi0uzszPAykwrAUASgPqMywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007131E0"/>
     <w:rsid w:val="00014CD5"/>
     <w:rsid w:val="00031243"/>
     <w:rsid w:val="000445D2"/>
     <w:rsid w:val="00180E99"/>
+    <w:rsid w:val="001825A0"/>
     <w:rsid w:val="00196FA9"/>
     <w:rsid w:val="0025003E"/>
     <w:rsid w:val="00264A21"/>
     <w:rsid w:val="00332B6D"/>
+    <w:rsid w:val="003A7AD1"/>
     <w:rsid w:val="003B657F"/>
     <w:rsid w:val="003E4322"/>
     <w:rsid w:val="00441708"/>
     <w:rsid w:val="00493D9D"/>
     <w:rsid w:val="005C38C0"/>
     <w:rsid w:val="005C7F63"/>
     <w:rsid w:val="00627FFA"/>
     <w:rsid w:val="00686DB0"/>
     <w:rsid w:val="00696724"/>
     <w:rsid w:val="006B02E1"/>
+    <w:rsid w:val="006F1504"/>
     <w:rsid w:val="007131E0"/>
     <w:rsid w:val="00740FFF"/>
     <w:rsid w:val="0079547E"/>
     <w:rsid w:val="007C715F"/>
     <w:rsid w:val="0089007B"/>
     <w:rsid w:val="009071D3"/>
     <w:rsid w:val="0094018B"/>
     <w:rsid w:val="009839AE"/>
     <w:rsid w:val="00B25E98"/>
     <w:rsid w:val="00CB2BC8"/>
     <w:rsid w:val="00D2479F"/>
     <w:rsid w:val="00E21D84"/>
     <w:rsid w:val="00FD3C0B"/>
     <w:rsid w:val="00FE6EE0"/>
     <w:rsid w:val="00FF0B56"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -4218,91 +5066,91 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="efce84db-8738-4c7b-9bdc-65b9500871f6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="00b6f91f-ed03-4165-8b01-1890540ffe91">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C92F13EE-CF54-4BC0-98F6-FED31DD7ECF6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5078F613-BDAF-4EB8-9289-24F341A9AAED}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16ED23F8-BA43-4D11-A2DB-AA13509EEA02}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06663859-BCD2-4D48-B92B-DC027329B3B7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22CE850F-F6C8-4E89-BF60-9401397B4312}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{955393A8-C56C-4AF1-B039-D73624CF40B0}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9300</Characters>
+  <Pages>6</Pages>
+  <Words>1982</Words>
+  <Characters>11303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>186</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10945</CharactersWithSpaces>
+  <CharactersWithSpaces>13259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ekaterina Bergson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000D5258DE20CA7D49A25FA3F8C4A3AF5B</vt:lpwstr>