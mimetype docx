--- v0 (2026-06-01)
+++ v1 (2026-07-04)
@@ -1,248 +1,524 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4983" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="7355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00624FEC" w14:paraId="12346A21" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="28C2A51D" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="7EF9806E" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00586958">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Purpose:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="76AC013B">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The purpose of this checklist is to capture information regarding data reviews, registries, and </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>The purpose of this checklist is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586958">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>specimen</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="76AC013B">
+              <w:t xml:space="preserve"> allow Investigators/study teams to conduct a quality improvement self-assessment of their research study specific to information regarding data reviews, registries, and specimen collection and retention. This checklist is supplemental to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:anchor=":~:text=HRP%2D430%20%2D%20CHECKLIST%20Post%20Approval%20Monitoring%3A%20Human%20Research" w:history="1">
+              <w:r w:rsidRPr="002468E4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post Approval Monitoring: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00586958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:t>Human Research</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002468E4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Checklist</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00586958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (HRP-430)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00586958">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> collection and retention, and to ensure that procedures are being followed as outlined in the IRB-approved protocol.</w:t>
+              <w:t xml:space="preserve"> and should be completed in tandem. This checklist is also indicative of what the Northwestern IRB compliance team would expect to see when performing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:anchor=":~:text=IRB%20Compliance%20Conducted%20Reviews%20(In%2DPerson%20Visit%20or%20Virtual%20Review)" w:history="1">
+              <w:r w:rsidRPr="00F6432F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:t>compliance conducted review</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E451C7B" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00C95722" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="44C0FA4A" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRPr="00C95722" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C627772" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="3A4ECC50" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Instructions:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please complete the </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="0"/>
+            <w:commentRangeStart w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">applicable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>section(s) of th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> checklist. If your answers to the questions are "no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" please provide a brief description in the comments area of each section. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you selected </w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"n/a" and you feel that </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>you want to explain your response</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please address </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the comments area found in each section. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C00F452" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRPr="00586958" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:rPr>
                 <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="336A583C">
+          </w:p>
+          <w:p w14:paraId="4BA9F722" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021209">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Instructions:</w:t>
+              <w:t>eIRB+ does not serve as an electronic version of your study file</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Please complete the section(s) of the checklist that apply to your study below</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
+            </w:r>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="336A583C">
+              <w:t xml:space="preserve">The study file/research record (where you keep all the documents related to your study) should be centralized and </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>The study file/research record (where you keep all the documents related to your study) should be centralized and can be maintained within an electronic format (saved pdfs and word/excel documents) or within a binder (printed paper copies stored in a three-ring binder)</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">preferably </w:t>
+            </w:r>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="336A583C">
+              <w:t>maintained within an electronic format (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>If your answers to the questions are "no" please provide a brief description in the comments area of each section</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">e.g., </w:t>
+            </w:r>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="336A583C">
+              <w:t xml:space="preserve">saved </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Additionally, if "n/a" is indicated and you feel that further explanation is needed, please address them in the comments area found in each section</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>PDF</w:t>
+            </w:r>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">s and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>You do not have to include documentation with the completed checklist unless requested.</w:t>
+              <w:t>ord/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>xcel documents)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>. Alternatively, you may use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> physical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> binder (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="336A583C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">printed paper copies stored in a three-ring binder). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="788D254E" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00B6451C" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59DD19D2" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00B6451C" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
             </w:pPr>
             <w:r w:rsidRPr="76AC013B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please email </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8">
+            <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="76AC013B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:t>irbcompliance@northwestern.edu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="76AC013B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> if you have any questions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00744F5E" w14:paraId="22BC6E6A" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -278,74 +554,72 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="000A7F87" w14:paraId="285F4E46" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="72"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="31E48F6E" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="000A7F87" w:rsidRDefault="00624FEC" w:rsidP="00B7404C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="007077A0" w14:paraId="1EA3AE8F" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B4A88B4" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F87">
               <w:rPr>
                 <w:rStyle w:val="ChecklistLeader"/>
               </w:rPr>
               <w:t>Principal Investigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="256B40DA" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -412,74 +686,72 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="007077A0" w14:paraId="564C1FF2" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="086C62BE" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ChecklistLeader"/>
               </w:rPr>
               <w:t>STU Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4114CEBE" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237652">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -546,74 +818,72 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00237652">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="007077A0" w14:paraId="074467CB" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41726759" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F87">
               <w:rPr>
                 <w:rStyle w:val="ChecklistLeader"/>
               </w:rPr>
               <w:t>Name of Person Completing Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF39267" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -680,86 +950,84 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="007077A0" w14:paraId="1AA24373" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="664E7936" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F87">
               <w:rPr>
                 <w:rStyle w:val="ChecklistLeader"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ChecklistLeader"/>
               </w:rPr>
               <w:t xml:space="preserve">Checklist </w:t>
             </w:r>
             <w:r w:rsidRPr="000A7F87">
               <w:rPr>
                 <w:rStyle w:val="ChecklistLeader"/>
               </w:rPr>
               <w:t>Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7355" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B8CFBBC" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -832,817 +1100,806 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="007077A0" w14:paraId="1B16DD37" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0258D5" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="007077A0" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="6E066672" w14:textId="0600EDA8" w:rsidR="00D76A70" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="309BB7C7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1   Data Review:</w:t>
             </w:r>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he examination, collection, or analysis of data specifically for </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>research</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The following are examples of common sources of </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">previously collected data </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>for use in research: data collected in other or</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior research studies, medical records, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>student education</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> records.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4079E764" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00B7404C">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E0258D5" w14:textId="4DB32E5C" w:rsidR="00624FEC" w:rsidRPr="007077A0" w:rsidRDefault="00624FEC" w:rsidP="00D76A70">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="309BB7C7">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate whether the procedures below are followed (elaborate if the response is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="309BB7C7">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="309BB7C7">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>). If the research does not involve data review, please mark N/A here and move to the next section</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00D76A70">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
             <w:r w:rsidRPr="309BB7C7">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">If the research does not involve data review, please mark N/A here and move to the next section </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1023756731"/>
                 <w:placeholder>
                   <w:docPart w:val="DE3F1B47010B44AF852BE904D0D4CD31"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="24195FD1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00847D88" w14:paraId="36E47447" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="573147CB" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="573147CB" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-600490963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-509132802"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1406028126"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="189C1529" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="189C1529" w14:textId="3EC3676F" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Data are collected in a manner consistent with the current IRB approved protocol.</w:t>
+              <w:t>Data are collected in a manner consistent with the current IRB</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>approved protocol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00847D88" w14:paraId="047D84BF" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="754D8BFA" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="754D8BFA" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1713385912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1356418126"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="141163000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3AFFDAE6" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0AE4DD48">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data from </w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">Data from NMHC were obtained with appropriate approval from the Northwestern University Enterprise Data Warehouse (EDW). </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w14:paraId="3EE45839" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5A4909" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="5E5A4909" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-268157301"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1494794070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-4527199"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="48B0BA35" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">An exception from </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> data directly from EPIC.</w:t>
+              <w:t>An exception from EDW was obtained to access NMHC data directly from EPIC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w14:paraId="7DC56FE3" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="59195BCC" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00260B8B" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="59195BCC" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00260B8B" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="824087109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3CE379D3" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> data were not used, indicate the data source(s) and by what authority the data were extracted:</w:t>
+              <w:t>If EDW was not utilized, an exception was not granted, or NMHC data were not used, indicate the data source(s) and by what authority the data were extracted:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -1712,200 +1969,236 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00847D88" w14:paraId="702B2A81" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1A62484F" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00260B8B" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="1A62484F" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00260B8B" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="424851196"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="477CC774" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="477CC774" w14:textId="613AD7B6" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Indicate the type of data review as well as date range:</w:t>
+              <w:t xml:space="preserve">Indicate the type of data review as well as </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>date range:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18FC954B" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="18FC954B" w14:textId="5BE5ABCF" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1896"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1801647047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Retrospective review: </w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>data already exist</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at the time study was submitted for initial IRB approval</w:t>
+              <w:t xml:space="preserve"> at the time</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> study was submitted for initial IRB approval</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CF82428" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="2CF82428" w14:textId="232942AE" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1896"/>
               </w:tabs>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date range of date to be reviewed: </w:t>
+              <w:t>Date range of dat</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00847D88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be reviewed: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -2049,168 +2342,190 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="468FD811" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="468FD811" w14:textId="70560B9A" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-544149416"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prospective review: </w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>data d</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>id</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> not exist at the time study was submitted for initial IRB approval</w:t>
+              <w:t xml:space="preserve"> not exist at the time </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>study was submitted for initial IRB approval</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1760CD3C" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="1760CD3C" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1747373010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Both retrospective and prospective review</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77AE2E17" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="77AE2E17" w14:textId="3C559E48" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1896"/>
               </w:tabs>
               <w:ind w:left="1440"/>
             </w:pPr>
             <w:r w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date range of date to be reviewed: </w:t>
+              <w:t>Date range of dat</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00847D88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be reviewed: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -2370,209 +2685,190 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00847D88" w14:paraId="249B2D6E" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="430A8455" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="430A8455" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1224669502"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-2050750084"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="414528830"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="05839942" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>The protocol details that identifiable data will be destroyed at the earliest opportunity</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">If identifiable data </w:t>
+              <w:t xml:space="preserve">The protocol details that identifiable data will be destroyed at the earliest opportunity. If identifiable data </w:t>
             </w:r>
             <w:r w:rsidRPr="008D2AC1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>are not destroyed, please explain:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0675B">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -2670,146 +2966,143 @@
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00847D88" w14:paraId="066BCCA8" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="702A8E21" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="702A8E21" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1945913110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1192892251"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1061597186"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -2831,226 +3124,224 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If data are collected from other sources such as media, interviews, literature, educational records, etc., the protocol details the data collection methods and sources.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00847D88" w14:paraId="22030210" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7096F4F0" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="7096F4F0" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-979922932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1911610201"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1892995817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3F85F5" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="6A3F85F5" w14:textId="1FA3D326" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>The protocol details a data retention plan and provisions to protect privacy and data confidentiality.</w:t>
+              <w:t>The protocol details provisions to protect privacy and data confidentiality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w14:paraId="07AD58C2" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6872F587" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D74D7">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D423475" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="002D74D7">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Additional Comments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FE31C03" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00567901" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
@@ -3176,489 +3467,630 @@
           <w:p w14:paraId="6C760BBE" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="007077A0" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="007077A0" w14:paraId="588DEA34" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2032D123" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="007077A0" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="1E35E688" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00624FEC" w:rsidP="00D76A70">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="24195FD1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2   Registries:</w:t>
             </w:r>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="0010518A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A registry is a collection of information about individuals, usually focused </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="0010518A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a specific diagnosis or condition. Many registries collect information about people who have a </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>particular</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="0010518A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disease or condition</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>. In contrast,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="0010518A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> others seek participants of varying health status who may be willing to participate in research about a particular disease</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>. For example</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>, a study may:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D9B3D2" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRPr="00586958" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">create and maintain a new registry as part of the research, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F6BEBA" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>contribute to an existing Northwestern/affiliate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">maintained and IRB-approved registry, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1481EB" w14:textId="62253F35" w:rsidR="00D76A70" w:rsidRPr="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76A70">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>contribute to an existing external registry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30CF5D2A" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00B7404C">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2032D123" w14:textId="2CC8DCE7" w:rsidR="00624FEC" w:rsidRPr="007077A0" w:rsidRDefault="00624FEC" w:rsidP="00D76A70">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate whether the procedures below are followed (elaborate if the response is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0025243E">
+              <w:t>).</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> If the research does not involve a registry, please mark N/A here and move to the next section</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00D76A70">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">If the research does not involve a registry, please mark N/A here and move to the next section </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-979000802"/>
                 <w:placeholder>
                   <w:docPart w:val="DE3F1B47010B44AF852BE904D0D4CD31"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="24195FD1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00847D88" w14:paraId="0D85ED5E" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="575EB976" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="575EB976" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1892573643"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1013682332"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1688514879"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="67FDC546" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="67FDC546" w14:textId="3F8F9D3D" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Data are collected in a manner consistent with the current IRB approved protocol.</w:t>
+              <w:t>Data are collected in a manner consistent with the current IRB</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>approved protocol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="00D8048D" w14:paraId="4464FABC" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="65EFE7F1" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="65EFE7F1" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-389815246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1421023113"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-2026937550"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3FA1FC9D" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00532778" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Will research occur within the registry</w:t>
-[...15 lines deleted...]
-              <w:t>If yes, provide detail</w:t>
+              <w:t>Will research occur within the registry? If yes, provide detail</w:t>
             </w:r>
             <w:r w:rsidRPr="509C7B52">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -3735,208 +4167,189 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w14:paraId="23FAD1A4" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="70F3E71E" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="70F3E71E" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1048759707"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1666928156"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-504442101"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00260B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="57F66E85" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Has the registry provided data to researchers for use in other protocols</w:t>
-[...15 lines deleted...]
-              <w:t>If yes, provide detail</w:t>
+              <w:t>Has the registry provided data to researchers for use in other protocols? If yes, provide detail</w:t>
             </w:r>
             <w:r w:rsidRPr="14B706F7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="336A583C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and associated STU numbers: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -4187,186 +4600,196 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F2F53B6" w14:textId="77777777" w:rsidR="00624FEC" w:rsidDel="0031259B" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="007077A0" w14:paraId="516F7F04" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="661BBEB1" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="007077A0" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="306DBE36" w14:textId="52B226FD" w:rsidR="00D76A70" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="24195FD1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Specimen</w:t>
             </w:r>
             <w:r w:rsidRPr="24195FD1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Collection and Retention:</w:t>
             </w:r>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00D76A70" w:rsidRPr="00586958">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>The examination, collection, or analysis of specimens for the purposes of this study. For example: The collected blood specimens from a blood draw will be analyzed for specific biomarkers related to the study objectives and may be stored for future research use.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CECEF25" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00B7404C">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="661BBEB1" w14:textId="752891C9" w:rsidR="00624FEC" w:rsidRPr="007077A0" w:rsidRDefault="00624FEC" w:rsidP="00D76A70">
+            <w:pPr>
+              <w:pStyle w:val="ChecklistBasis"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate whether the procedures below are followed (elaborate if the response is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="0025243E">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0025243E">
+              <w:t>).</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">If the research does not involve specimen collection or retention, please mark N/A here and move to the next section </w:t>
+              <w:t xml:space="preserve"> If the research does not involve specimen collection or retention, please mark N/A here and move to the next section </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1610802093"/>
                 <w:placeholder>
                   <w:docPart w:val="DE3F1B47010B44AF852BE904D0D4CD31"/>
                 </w:placeholder>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="24195FD1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="1BCA5DA0" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6899D0" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="3D6899D0" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1932885060"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
@@ -4407,141 +4830,168 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="70E1A6D6" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00992C08" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="70E1A6D6" w14:textId="6473DCE4" w:rsidR="00624FEC" w:rsidRPr="00992C08" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Specimens are obtained in a manner consistent with the current IRB approved protocol.</w:t>
+              <w:t>Specimens are obtained in a manner consistent with the current IRB</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>approved protocol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="1D987453" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D767C98" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0596B946" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="0596B946" w14:textId="2419168F" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Indicate the type of collection as well as date range:</w:t>
+              <w:t xml:space="preserve">Indicate the type of collection as well as </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>date range:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="024E750C" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="024E750C" w14:textId="05B0A09F" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1896"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1155033334"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Retrospective </w:t>
             </w:r>
             <w:r w:rsidR="00624FEC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>collection</w:t>
             </w:r>
@@ -4552,51 +5002,63 @@
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00624FEC">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>samples</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> already exist</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at the time study was submitted for initial IRB approval</w:t>
+              <w:t xml:space="preserve"> at the time </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>study was submitted for initial IRB approval</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16ECECD5" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1896"/>
               </w:tabs>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date range of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>samples collected</w:t>
             </w:r>
@@ -4770,144 +5232,154 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A4665F3" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="1A4665F3" w14:textId="3E21042E" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="148410118"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prospective </w:t>
             </w:r>
             <w:r w:rsidR="00624FEC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>collection</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00624FEC">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>samples did</w:t>
             </w:r>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> not exist at the time study was submitted for initial IRB approval</w:t>
+              <w:t xml:space="preserve"> not exist at the time </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>study was submitted for initial IRB approval</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19C1D919" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="19C1D919" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00847D88" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="2B579A"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="728660874"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00847D88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Both retrospective and prospective </w:t>
             </w:r>
             <w:r w:rsidR="00624FEC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>collection</w:t>
             </w:r>
@@ -5128,51 +5600,51 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="18EC2AD9" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB34959" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="7CB34959" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-200245096"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
@@ -5244,51 +5716,51 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0511DA31" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="0087791C" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="0511DA31" w14:textId="02202B62" w:rsidR="00624FEC" w:rsidRPr="0087791C" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087791C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>pecimen</w:t>
             </w:r>
@@ -5303,71 +5775,85 @@
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>processed</w:t>
             </w:r>
             <w:r w:rsidRPr="0087791C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> according to the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">current </w:t>
             </w:r>
             <w:r w:rsidRPr="0087791C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>IRB approved protocol</w:t>
+              <w:t>IRB</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0087791C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>approved protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="0CD9D41C" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37347E48" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="37347E48" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="1593905974"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
@@ -5439,81 +5925,95 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="73DD5384" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="73DD5384" w14:textId="04D249A7" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Specimens are retained as stated in the current IRB approved protocol.</w:t>
+              <w:t>Specimens are retained as stated in the current IRB</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>approved protocol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="0D2DE1F8" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BAAF20B" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="1BAAF20B" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="603080308"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
@@ -5585,81 +6085,109 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0814487F" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="0088218C" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="0814487F" w14:textId="350B669E" w:rsidR="00624FEC" w:rsidRPr="0088218C" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>If minors are involved in ongoing research procedures, mechanisms are in place to obtain consent or re-consent when the participant turns 18 during the research.</w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">participants who are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">minors are involved in ongoing research procedures, mechanisms are in place to obtain consent or re-consent when the participant turns 18 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>while they are still participating in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the research.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="1FBD7135" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3442928E" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="3442928E" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1807843983"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -5728,81 +6256,109 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78FD128C" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="0088218C" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="78FD128C" w14:textId="1075D480" w:rsidR="00624FEC" w:rsidRPr="0088218C" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>A record exists to verify the repository's contents are consistent with the current IRB approved protocol.</w:t>
+              <w:t>A record exists to verify</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the repository's contents are consistent with the current IRB</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76A70">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>approved protocol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="639322F6" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41ACCAE8" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="41ACCAE8" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1866202931"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -5888,61 +6444,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1CF0F928" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Procedures are in place to destroy specimens if a participant withdraws consent</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">Procedures are in place to destroy specimens if a participant withdraws consent. </w:t>
+            </w:r>
             <w:r w:rsidRPr="008D2AC1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>specimen</w:t>
             </w:r>
             <w:r w:rsidRPr="008D2AC1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>s are not destroyed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -6062,51 +6609,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0675B">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="4B13A3B1" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB11062" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="1EB11062" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="141933256"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -6175,81 +6722,116 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09CE515A" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="09CE515A" w14:textId="59161F31" w:rsidR="00624FEC" w:rsidRDefault="00D76A70" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Returning of results to participants and/or physicians from research using the stored specimens is described in the current IRB approved protocol and consent form.</w:t>
+              <w:t>The process for r</w:t>
+            </w:r>
+            <w:r w:rsidR="00624FEC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eturning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00624FEC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>esults to participants and/or physicians from research using the stored specimens is described in the current IRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00624FEC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>approved protocol and consent form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="5A8CEF19" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7B8768" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="4B7B8768" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="54589625"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -6335,67 +6917,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5D066CE8" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Specimens will be shared with other researchers or entities</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">If yes, please describe: </w:t>
+              <w:t xml:space="preserve">Specimens will be shared with other researchers or entities. If yes, please describe: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -6453,51 +7019,51 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="0087791C" w14:paraId="7C5A6F0D" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBD84B8" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00E43C0E" w:rsidP="00B7404C">
+          <w:p w14:paraId="6BBD84B8" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00000000" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:id w:val="-1159543485"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -6566,76 +7132,79 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00624FEC" w:rsidRPr="00FF5A10">
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8749" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="60998399" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
+          <w:p w14:paraId="60998399" w14:textId="6F1C32DA" w:rsidR="00624FEC" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">For NIH-supported studies, the researcher has appropriately adhered to the NIH </w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">For NIH-supported studies, the researcher has appropriately adhered to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00D76A70">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>NIH Genomic Data Sharing (GDS) Policy</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624FEC" w:rsidRPr="000A7F87" w14:paraId="1778A316" w14:textId="77777777" w:rsidTr="00B7404C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34634A32" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="002D74D7" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="Yes-No"/>
               <w:tabs>
@@ -6781,332 +7350,424 @@
             <w:r w:rsidRPr="007077A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C72B438" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="007077A0" w:rsidRDefault="00624FEC" w:rsidP="00B7404C">
             <w:pPr>
               <w:pStyle w:val="ChecklistBasis"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A153533" w14:textId="77777777" w:rsidR="00624FEC" w:rsidRPr="00ED2647" w:rsidRDefault="00624FEC" w:rsidP="00624FEC"/>
     <w:p w14:paraId="663F80DE" w14:textId="77777777" w:rsidR="005574C6" w:rsidRPr="00624FEC" w:rsidRDefault="005574C6" w:rsidP="00624FEC"/>
     <w:sectPr w:rsidR="005574C6" w:rsidRPr="00624FEC" w:rsidSect="005D7179">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="576" w:bottom="432" w:left="576" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Kim Rowan" w:date="2025-03-31T13:24:00Z" w:initials="KR">
+    <w:p w14:paraId="527AAB3E" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Updated to reflect recent updates to other PAM checklists. Also, should we include “This checklist is supplemental to the Human Research checklist (HRP-430).”?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Yasmeen Sultana Khan" w:date="2025-04-02T13:44:00Z" w:initials="YK">
+    <w:p w14:paraId="470845D6" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Maybe re-write it as “This checklist is considered supplemental to the Human Research checklist (HRP-430).”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236BF431" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F83C048" w14:textId="77777777" w:rsidR="00D76A70" w:rsidRDefault="00D76A70" w:rsidP="00D76A70">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1) if it is used on the Compliance Workspace, it will be auto generated if the study team checks the box and 2) if study teams are using it on their own, then they should fill out both. Lmk what you think...</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="527AAB3E" w15:done="1"/>
+  <w15:commentEx w15:paraId="7F83C048" w15:paraIdParent="527AAB3E" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="0AE3AB05" w16cex:dateUtc="2025-03-31T18:24:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2025-04-07T15:44:41Z">
+              <cr:user userId="S::ahj2199@ads.northwestern.edu::7cc9704f-448a-40a7-ba24-0dfa1cc879bf" userProvider="AD" userName="Alec Henderson"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+  <w16cex:commentExtensible w16cex:durableId="6E171922" w16cex:dateUtc="2025-04-02T18:44:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2025-04-07T15:44:50Z">
+              <cr:user userId="S::ahj2199@ads.northwestern.edu::7cc9704f-448a-40a7-ba24-0dfa1cc879bf" userProvider="AD" userName="Alec Henderson"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="527AAB3E" w16cid:durableId="0AE3AB05"/>
+  <w16cid:commentId w16cid:paraId="7F83C048" w16cid:durableId="6E171922"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68424F02" w14:textId="77777777" w:rsidR="00E43C0E" w:rsidRDefault="00E43C0E">
+    <w:p w14:paraId="4D8E2BBB" w14:textId="77777777" w:rsidR="00C60EDF" w:rsidRDefault="00C60EDF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27B07628" w14:textId="77777777" w:rsidR="00E43C0E" w:rsidRDefault="00E43C0E">
+    <w:p w14:paraId="7CFFFB1E" w14:textId="77777777" w:rsidR="00C60EDF" w:rsidRDefault="00C60EDF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="192AAF80" w14:textId="77777777" w:rsidR="008E1205" w:rsidRPr="000C61B2" w:rsidRDefault="00E43C0E" w:rsidP="00D66CD2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="192AAF80" w14:textId="77777777" w:rsidR="008E1205" w:rsidRPr="000C61B2" w:rsidRDefault="008E1205" w:rsidP="00D66CD2">
     <w:pPr>
       <w:pStyle w:val="SOPFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:hyperlink w:history="1"/>
-    <w:r w:rsidR="008E1205" w:rsidRPr="009A4687">
+    <w:r w:rsidRPr="009A4687">
       <w:tab/>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A53D000" w14:textId="77777777" w:rsidR="00E43C0E" w:rsidRDefault="00E43C0E">
+    <w:p w14:paraId="28171081" w14:textId="77777777" w:rsidR="00C60EDF" w:rsidRDefault="00C60EDF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="207550EC" w14:textId="77777777" w:rsidR="00E43C0E" w:rsidRDefault="00E43C0E">
+    <w:p w14:paraId="2A6A95AA" w14:textId="77777777" w:rsidR="00C60EDF" w:rsidRDefault="00C60EDF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4996" w:type="pct"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1336"/>
       <w:gridCol w:w="2173"/>
       <w:gridCol w:w="3053"/>
       <w:gridCol w:w="2207"/>
       <w:gridCol w:w="2300"/>
     </w:tblGrid>
     <w:tr w:rsidR="008E1205" w14:paraId="496C3969" w14:textId="77777777" w:rsidTr="005D7179">
       <w:trPr>
         <w:trHeight w:val="430"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="603" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:noWrap/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7AFEA9E1" w14:textId="45D63822" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="0" w:type="auto"/>
             <w:tblCellSpacing w:w="0" w:type="dxa"/>
             <w:tblCellMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1120"/>
           </w:tblGrid>
           <w:tr w:rsidR="008E1205" w14:paraId="124B067F" w14:textId="77777777" w:rsidTr="000B62AC">
             <w:trPr>
               <w:trHeight w:val="330"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1120" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:noWrap/>
                 <w:vAlign w:val="bottom"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="16C803EB" w14:textId="77777777" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p w14:paraId="6344EB7C" w14:textId="77777777" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4397" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="660ADA79" w14:textId="5D04A3F5" w:rsidR="008E1205" w:rsidRPr="007E40EE" w:rsidRDefault="008E1205" w:rsidP="00F40FA9">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007E40EE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve">CHECKLIST: </w:t>
           </w:r>
           <w:r w:rsidRPr="00F04451">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
@@ -7180,409 +7841,407 @@
           </w:r>
           <w:r w:rsidRPr="0042400F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Collection</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="008E1205" w14:paraId="1D25991C" w14:textId="77777777" w:rsidTr="005D7179">
       <w:trPr>
         <w:trHeight w:val="145"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="603" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:noWrap/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="57E348BC" w14:textId="77777777" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="982" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="456A3B19" w14:textId="77777777" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>NUMBER</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1379" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="176A1004" w14:textId="77777777" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>APPROVED BY</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="997" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5AF52C70" w14:textId="07CA11D7" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>EFFECTIVE DATE</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1039" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="0AB6AD5E" w14:textId="77777777" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>PAGE</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="008E1205" w14:paraId="0E6F1B4D" w14:textId="77777777" w:rsidTr="005D7179">
       <w:trPr>
         <w:trHeight w:val="46"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="603" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:noWrap/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="466F9639" w14:textId="04F16654" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="982" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="41E2D463" w14:textId="6EEF43A8" w:rsidR="008E1205" w:rsidRDefault="00FF7442" w:rsidP="00E81557">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>HRP-1405</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1379" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="6AB19B75" w14:textId="629C75C0" w:rsidR="008E1205" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Executive Director, IRB Office, Northwestern University</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="997" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3AA5D203" w14:textId="4E564613" w:rsidR="008E1205" w:rsidRDefault="00ED2647" w:rsidP="00EB37B3">
+        <w:p w14:paraId="3AA5D203" w14:textId="20ADDD63" w:rsidR="008E1205" w:rsidRDefault="00ED2647" w:rsidP="00EB37B3">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00624FEC">
+          <w:r w:rsidR="007C5646">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="00D05631">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r w:rsidR="00624FEC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00D76A70">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00D05631">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/202</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00D76A70">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1039" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1304690394"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="06769642" w14:textId="738078BD" w:rsidR="008E1205" w:rsidRPr="004D7153" w:rsidRDefault="008E1205" w:rsidP="00B86E77">
               <w:pPr>
                 <w:ind w:left="-143"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="004D7153">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:noProof/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Page </w:t>
               </w:r>
               <w:r w:rsidRPr="004D7153">
                 <w:rPr>
@@ -7766,51 +8425,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FF6A4F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BF744734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -9231,50 +9890,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF71B05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2068937E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524A280B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04090023"/>
     <w:styleLink w:val="ArticleSection"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="Article %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:isLgl/>
       <w:lvlText w:val="Section %1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -9345,51 +10117,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52902DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DA45068"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9431,51 +10203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="568031D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5307198"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9517,51 +10289,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AD56692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C765462"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9630,51 +10402,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AA93126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C44AE942"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9716,51 +10488,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CCE7736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6898E6AC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9802,51 +10574,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71017418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9A617E0"/>
     <w:lvl w:ilvl="0" w:tplc="6ECAAB10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -9894,51 +10666,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71355A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E94264E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9980,51 +10752,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74CC7830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6082DBE"/>
     <w:lvl w:ilvl="0" w:tplc="11EA94E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10069,51 +10841,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B4F6250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6082DBE"/>
     <w:lvl w:ilvl="0" w:tplc="11EA94E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10158,51 +10930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4D63CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F080F2A0"/>
     <w:lvl w:ilvl="0" w:tplc="319C98E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ChecklistSimple"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10299,51 +11071,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FFB1010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5C8DB82"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10385,204 +11157,218 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="209926840">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="658268718">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="3" w16cid:durableId="1750957482">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="393312037">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1777017255">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="771244409">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="967859062">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1247613571">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="684864527">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="768966248">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="909651690">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1120760918">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2038508755">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2048943599">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1760909605">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1622685101">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="570585150">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1652827005">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1754665459">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="976646874">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1812745282">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1636911145">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="69935108">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="578175837">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="952400309">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="26" w16cid:durableId="2062552405">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="27" w16cid:durableId="690377363">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="28" w16cid:durableId="451217884">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="29" w16cid:durableId="1774664791">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
-[...5 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="30" w16cid:durableId="1234121550">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="22">
-[...26 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1631592345">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="475032553">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="254361561">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1031414824">
     <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="871309462">
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Kim Rowan">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Kim Rowan"/>
+  </w15:person>
+  <w15:person w15:author="Yasmeen Sultana Khan">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::ysk409@ads.northwestern.edu::03982085-0b38-4148-bd62-d88cd1f3df49"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F02" w:allStyles="0" w:customStyles="1" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GxecpqporbTwePJ78+3oLASLabRbLHJO8J9fh37/8OEs5C7vk4xs3MhbygYRHr5mEAZCtfU/MXPJf4o5no7w8w==" w:salt="8RfzTHmxCYljXnx2MmNSTA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+oi9AC7Tizop+PGBaN4nJreUtJUAu/56Qb3RjB2lcYRPXyonywoyHEbiy9WIM6eBEkid8Ocm+BH745pgI8AjOQ==" w:salt="urfJN+O8AVE2IUIk4aWGdw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDayNDAyMDAzMTM3NDEwMbNU0lEKTi0uzszPAykwrgUAmE82xywAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDayNDAyMDAzMTM3NDEwMbNU0lEKTi0uzszPAykwqgUA2X4t3iwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00D841F6"/>
     <w:rsid w:val="00000D99"/>
     <w:rsid w:val="00005081"/>
     <w:rsid w:val="00006545"/>
     <w:rsid w:val="000069CD"/>
     <w:rsid w:val="000069EA"/>
     <w:rsid w:val="000110F1"/>
     <w:rsid w:val="00011440"/>
     <w:rsid w:val="0001624D"/>
     <w:rsid w:val="00026392"/>
     <w:rsid w:val="000308A1"/>
     <w:rsid w:val="00042254"/>
     <w:rsid w:val="000426BB"/>
     <w:rsid w:val="00052951"/>
     <w:rsid w:val="00052C90"/>
     <w:rsid w:val="0005392C"/>
+    <w:rsid w:val="00057F8A"/>
     <w:rsid w:val="0006579D"/>
     <w:rsid w:val="00066195"/>
     <w:rsid w:val="00067BAB"/>
     <w:rsid w:val="00071367"/>
     <w:rsid w:val="00073BBA"/>
     <w:rsid w:val="00075914"/>
     <w:rsid w:val="00076A61"/>
     <w:rsid w:val="0008018B"/>
     <w:rsid w:val="00080833"/>
     <w:rsid w:val="000815F5"/>
     <w:rsid w:val="00087D35"/>
     <w:rsid w:val="00090D13"/>
     <w:rsid w:val="00092738"/>
     <w:rsid w:val="0009391B"/>
     <w:rsid w:val="000954C3"/>
     <w:rsid w:val="00097563"/>
     <w:rsid w:val="000A03FA"/>
     <w:rsid w:val="000A4C70"/>
     <w:rsid w:val="000A4E0A"/>
     <w:rsid w:val="000A511F"/>
     <w:rsid w:val="000A7F87"/>
     <w:rsid w:val="000B14DE"/>
     <w:rsid w:val="000B3A47"/>
     <w:rsid w:val="000B5687"/>
     <w:rsid w:val="000B62AC"/>
@@ -10670,50 +11456,51 @@
     <w:rsid w:val="002851D8"/>
     <w:rsid w:val="00293485"/>
     <w:rsid w:val="00293972"/>
     <w:rsid w:val="002A090D"/>
     <w:rsid w:val="002A0CB8"/>
     <w:rsid w:val="002A0D9E"/>
     <w:rsid w:val="002A0E87"/>
     <w:rsid w:val="002A2EB1"/>
     <w:rsid w:val="002A5117"/>
     <w:rsid w:val="002A5790"/>
     <w:rsid w:val="002A6126"/>
     <w:rsid w:val="002A7A54"/>
     <w:rsid w:val="002B361B"/>
     <w:rsid w:val="002B3762"/>
     <w:rsid w:val="002C2176"/>
     <w:rsid w:val="002C5ADE"/>
     <w:rsid w:val="002C6298"/>
     <w:rsid w:val="002C73C7"/>
     <w:rsid w:val="002D173D"/>
     <w:rsid w:val="002D74D7"/>
     <w:rsid w:val="002D7A0A"/>
     <w:rsid w:val="002D7E5F"/>
     <w:rsid w:val="002E09EA"/>
     <w:rsid w:val="002E0F09"/>
     <w:rsid w:val="002E1D63"/>
+    <w:rsid w:val="002E5047"/>
     <w:rsid w:val="002E7136"/>
     <w:rsid w:val="002F005A"/>
     <w:rsid w:val="002F0354"/>
     <w:rsid w:val="002F2416"/>
     <w:rsid w:val="002F44A1"/>
     <w:rsid w:val="002F68B0"/>
     <w:rsid w:val="00300EBF"/>
     <w:rsid w:val="0030164B"/>
     <w:rsid w:val="0030441F"/>
     <w:rsid w:val="00304EDF"/>
     <w:rsid w:val="00305112"/>
     <w:rsid w:val="003053DD"/>
     <w:rsid w:val="00306845"/>
     <w:rsid w:val="003071CC"/>
     <w:rsid w:val="00311A0B"/>
     <w:rsid w:val="0031259B"/>
     <w:rsid w:val="00315A99"/>
     <w:rsid w:val="003206DE"/>
     <w:rsid w:val="00320E4E"/>
     <w:rsid w:val="00321577"/>
     <w:rsid w:val="00322EA1"/>
     <w:rsid w:val="003279F1"/>
     <w:rsid w:val="0033565A"/>
     <w:rsid w:val="003356DB"/>
     <w:rsid w:val="003368A3"/>
@@ -10743,50 +11530,51 @@
     <w:rsid w:val="00401B6D"/>
     <w:rsid w:val="00404853"/>
     <w:rsid w:val="00405380"/>
     <w:rsid w:val="00406859"/>
     <w:rsid w:val="004113B3"/>
     <w:rsid w:val="00411C7A"/>
     <w:rsid w:val="004143C7"/>
     <w:rsid w:val="00416104"/>
     <w:rsid w:val="00417E03"/>
     <w:rsid w:val="004200ED"/>
     <w:rsid w:val="0042180F"/>
     <w:rsid w:val="00423D89"/>
     <w:rsid w:val="0042400F"/>
     <w:rsid w:val="00432B22"/>
     <w:rsid w:val="00436538"/>
     <w:rsid w:val="0044191A"/>
     <w:rsid w:val="00442267"/>
     <w:rsid w:val="00443C57"/>
     <w:rsid w:val="0045047A"/>
     <w:rsid w:val="00460926"/>
     <w:rsid w:val="0046138D"/>
     <w:rsid w:val="00466F25"/>
     <w:rsid w:val="00473ACD"/>
     <w:rsid w:val="0047565E"/>
     <w:rsid w:val="00475B2E"/>
+    <w:rsid w:val="004815E0"/>
     <w:rsid w:val="004864BF"/>
     <w:rsid w:val="00486F36"/>
     <w:rsid w:val="00495A1E"/>
     <w:rsid w:val="00495BFA"/>
     <w:rsid w:val="00497432"/>
     <w:rsid w:val="004A2723"/>
     <w:rsid w:val="004A4446"/>
     <w:rsid w:val="004A4A0D"/>
     <w:rsid w:val="004A70FB"/>
     <w:rsid w:val="004A7B2D"/>
     <w:rsid w:val="004B03C1"/>
     <w:rsid w:val="004B0E54"/>
     <w:rsid w:val="004B13CA"/>
     <w:rsid w:val="004B425A"/>
     <w:rsid w:val="004C564D"/>
     <w:rsid w:val="004C715B"/>
     <w:rsid w:val="004D2EA4"/>
     <w:rsid w:val="004D4477"/>
     <w:rsid w:val="004D5D03"/>
     <w:rsid w:val="004E3818"/>
     <w:rsid w:val="004E5617"/>
     <w:rsid w:val="004F11AB"/>
     <w:rsid w:val="004F3268"/>
     <w:rsid w:val="00503BEF"/>
     <w:rsid w:val="00503E73"/>
@@ -10868,107 +11656,108 @@
     <w:rsid w:val="006A0CBF"/>
     <w:rsid w:val="006A12DE"/>
     <w:rsid w:val="006A248B"/>
     <w:rsid w:val="006A49A5"/>
     <w:rsid w:val="006A781B"/>
     <w:rsid w:val="006A7F27"/>
     <w:rsid w:val="006B2ED0"/>
     <w:rsid w:val="006B30F2"/>
     <w:rsid w:val="006B3DBC"/>
     <w:rsid w:val="006C1BCE"/>
     <w:rsid w:val="006C496C"/>
     <w:rsid w:val="006C54D5"/>
     <w:rsid w:val="006D0918"/>
     <w:rsid w:val="006D0A66"/>
     <w:rsid w:val="006D250A"/>
     <w:rsid w:val="006D619C"/>
     <w:rsid w:val="006E17C6"/>
     <w:rsid w:val="006E5BD2"/>
     <w:rsid w:val="006E5F6E"/>
     <w:rsid w:val="006E644E"/>
     <w:rsid w:val="006E6794"/>
     <w:rsid w:val="006F1EB5"/>
     <w:rsid w:val="006F3114"/>
     <w:rsid w:val="006F3443"/>
     <w:rsid w:val="006F5874"/>
+    <w:rsid w:val="007130E2"/>
     <w:rsid w:val="00721A22"/>
     <w:rsid w:val="007261D2"/>
     <w:rsid w:val="00726797"/>
     <w:rsid w:val="00733753"/>
     <w:rsid w:val="0073404B"/>
     <w:rsid w:val="00737FD1"/>
     <w:rsid w:val="00744EA0"/>
     <w:rsid w:val="00745F5A"/>
     <w:rsid w:val="00746AEB"/>
     <w:rsid w:val="00753A27"/>
     <w:rsid w:val="00755189"/>
     <w:rsid w:val="00761A5B"/>
     <w:rsid w:val="00764C9D"/>
     <w:rsid w:val="00765CA8"/>
     <w:rsid w:val="0076712E"/>
     <w:rsid w:val="0077267D"/>
     <w:rsid w:val="00773513"/>
     <w:rsid w:val="00775D37"/>
     <w:rsid w:val="00781ADC"/>
     <w:rsid w:val="00784392"/>
     <w:rsid w:val="00787367"/>
     <w:rsid w:val="00787ACB"/>
     <w:rsid w:val="0079281E"/>
     <w:rsid w:val="00792C99"/>
     <w:rsid w:val="0079698D"/>
     <w:rsid w:val="007A500A"/>
     <w:rsid w:val="007A6CDC"/>
     <w:rsid w:val="007B06F3"/>
     <w:rsid w:val="007B1BBD"/>
     <w:rsid w:val="007C0538"/>
     <w:rsid w:val="007C53DB"/>
+    <w:rsid w:val="007C5646"/>
     <w:rsid w:val="007C7541"/>
     <w:rsid w:val="007E0F7E"/>
     <w:rsid w:val="007E47DA"/>
     <w:rsid w:val="007F0DD4"/>
     <w:rsid w:val="007F2BE2"/>
     <w:rsid w:val="008027E2"/>
     <w:rsid w:val="008054C3"/>
     <w:rsid w:val="00806C3B"/>
     <w:rsid w:val="0080738F"/>
     <w:rsid w:val="008112F1"/>
     <w:rsid w:val="0081501C"/>
     <w:rsid w:val="00815195"/>
     <w:rsid w:val="00816671"/>
     <w:rsid w:val="008171D8"/>
     <w:rsid w:val="00820887"/>
     <w:rsid w:val="00823F33"/>
     <w:rsid w:val="008243BD"/>
     <w:rsid w:val="00824958"/>
     <w:rsid w:val="0082556A"/>
     <w:rsid w:val="008310D9"/>
     <w:rsid w:val="00837738"/>
     <w:rsid w:val="008379A2"/>
     <w:rsid w:val="00840480"/>
     <w:rsid w:val="008433F9"/>
     <w:rsid w:val="008451CE"/>
-    <w:rsid w:val="008532EB"/>
     <w:rsid w:val="00853CBA"/>
     <w:rsid w:val="00854C9B"/>
     <w:rsid w:val="00856DE4"/>
     <w:rsid w:val="00857613"/>
     <w:rsid w:val="008577B8"/>
     <w:rsid w:val="00857B1B"/>
     <w:rsid w:val="00857EC0"/>
     <w:rsid w:val="00874680"/>
     <w:rsid w:val="0087791C"/>
     <w:rsid w:val="0088218C"/>
     <w:rsid w:val="00886556"/>
     <w:rsid w:val="00887843"/>
     <w:rsid w:val="00890961"/>
     <w:rsid w:val="00894A83"/>
     <w:rsid w:val="008A517A"/>
     <w:rsid w:val="008B62A6"/>
     <w:rsid w:val="008C1037"/>
     <w:rsid w:val="008C6D49"/>
     <w:rsid w:val="008D2AC1"/>
     <w:rsid w:val="008D3A4F"/>
     <w:rsid w:val="008D5622"/>
     <w:rsid w:val="008D69C7"/>
     <w:rsid w:val="008E0BE1"/>
     <w:rsid w:val="008E1205"/>
     <w:rsid w:val="008E4E9D"/>
@@ -11122,133 +11911,135 @@
     <w:rsid w:val="00BF4A9D"/>
     <w:rsid w:val="00BF6D47"/>
     <w:rsid w:val="00C0319E"/>
     <w:rsid w:val="00C036A1"/>
     <w:rsid w:val="00C0675B"/>
     <w:rsid w:val="00C06D2D"/>
     <w:rsid w:val="00C13B64"/>
     <w:rsid w:val="00C140CE"/>
     <w:rsid w:val="00C215D9"/>
     <w:rsid w:val="00C216CB"/>
     <w:rsid w:val="00C226D4"/>
     <w:rsid w:val="00C26661"/>
     <w:rsid w:val="00C30492"/>
     <w:rsid w:val="00C3081E"/>
     <w:rsid w:val="00C30E48"/>
     <w:rsid w:val="00C331B1"/>
     <w:rsid w:val="00C33F74"/>
     <w:rsid w:val="00C37758"/>
     <w:rsid w:val="00C377D2"/>
     <w:rsid w:val="00C422D4"/>
     <w:rsid w:val="00C42D32"/>
     <w:rsid w:val="00C45D6F"/>
     <w:rsid w:val="00C50DD3"/>
     <w:rsid w:val="00C531CA"/>
     <w:rsid w:val="00C56C9D"/>
+    <w:rsid w:val="00C60EDF"/>
     <w:rsid w:val="00C71C61"/>
     <w:rsid w:val="00C73383"/>
     <w:rsid w:val="00C73EA6"/>
     <w:rsid w:val="00C741E0"/>
     <w:rsid w:val="00C779E9"/>
     <w:rsid w:val="00C84D39"/>
     <w:rsid w:val="00C92947"/>
     <w:rsid w:val="00C9313D"/>
     <w:rsid w:val="00C93AEA"/>
     <w:rsid w:val="00C94B3F"/>
     <w:rsid w:val="00C95722"/>
     <w:rsid w:val="00CA6D76"/>
     <w:rsid w:val="00CA7627"/>
     <w:rsid w:val="00CB724A"/>
     <w:rsid w:val="00CB7316"/>
     <w:rsid w:val="00CC130C"/>
     <w:rsid w:val="00CC7718"/>
     <w:rsid w:val="00CC7C88"/>
     <w:rsid w:val="00CD1433"/>
     <w:rsid w:val="00CD4BAB"/>
     <w:rsid w:val="00CE4F1E"/>
     <w:rsid w:val="00CE7419"/>
     <w:rsid w:val="00CF0FED"/>
     <w:rsid w:val="00CF107F"/>
     <w:rsid w:val="00CF13CE"/>
     <w:rsid w:val="00CF16E4"/>
     <w:rsid w:val="00CF26DF"/>
     <w:rsid w:val="00CF3579"/>
     <w:rsid w:val="00CF4414"/>
     <w:rsid w:val="00D054B6"/>
     <w:rsid w:val="00D05631"/>
     <w:rsid w:val="00D10A06"/>
     <w:rsid w:val="00D17316"/>
     <w:rsid w:val="00D43036"/>
     <w:rsid w:val="00D45522"/>
     <w:rsid w:val="00D46184"/>
     <w:rsid w:val="00D5643E"/>
     <w:rsid w:val="00D576FF"/>
     <w:rsid w:val="00D6036F"/>
     <w:rsid w:val="00D60F05"/>
     <w:rsid w:val="00D62337"/>
     <w:rsid w:val="00D66CD2"/>
+    <w:rsid w:val="00D7292B"/>
     <w:rsid w:val="00D72A08"/>
+    <w:rsid w:val="00D76A70"/>
     <w:rsid w:val="00D7728D"/>
     <w:rsid w:val="00D8048D"/>
     <w:rsid w:val="00D83DC6"/>
     <w:rsid w:val="00D83DFE"/>
     <w:rsid w:val="00D841F6"/>
     <w:rsid w:val="00D8449B"/>
     <w:rsid w:val="00D849D2"/>
     <w:rsid w:val="00D90960"/>
     <w:rsid w:val="00D9589D"/>
     <w:rsid w:val="00D975BA"/>
     <w:rsid w:val="00DA1AFB"/>
     <w:rsid w:val="00DA1CF5"/>
     <w:rsid w:val="00DA6A9E"/>
     <w:rsid w:val="00DA79AE"/>
     <w:rsid w:val="00DB5567"/>
     <w:rsid w:val="00DC0553"/>
     <w:rsid w:val="00DC2F67"/>
     <w:rsid w:val="00DD16CA"/>
     <w:rsid w:val="00DD47F3"/>
     <w:rsid w:val="00DD5B23"/>
     <w:rsid w:val="00DD6CF9"/>
     <w:rsid w:val="00DE1922"/>
     <w:rsid w:val="00DE7DC9"/>
     <w:rsid w:val="00DF00BA"/>
     <w:rsid w:val="00DF1312"/>
     <w:rsid w:val="00DF4B56"/>
     <w:rsid w:val="00DF6128"/>
     <w:rsid w:val="00E01145"/>
     <w:rsid w:val="00E042C0"/>
     <w:rsid w:val="00E063C7"/>
     <w:rsid w:val="00E118DE"/>
     <w:rsid w:val="00E1192E"/>
     <w:rsid w:val="00E15153"/>
     <w:rsid w:val="00E22643"/>
     <w:rsid w:val="00E22A65"/>
     <w:rsid w:val="00E23E19"/>
     <w:rsid w:val="00E349C9"/>
     <w:rsid w:val="00E35E3E"/>
     <w:rsid w:val="00E42A53"/>
-    <w:rsid w:val="00E43C0E"/>
     <w:rsid w:val="00E448C3"/>
     <w:rsid w:val="00E50454"/>
     <w:rsid w:val="00E51CC0"/>
     <w:rsid w:val="00E57A0C"/>
     <w:rsid w:val="00E61B61"/>
     <w:rsid w:val="00E67E40"/>
     <w:rsid w:val="00E71E9D"/>
     <w:rsid w:val="00E73D9A"/>
     <w:rsid w:val="00E741EA"/>
     <w:rsid w:val="00E77BA3"/>
     <w:rsid w:val="00E81557"/>
     <w:rsid w:val="00E81AAD"/>
     <w:rsid w:val="00E90900"/>
     <w:rsid w:val="00E92E8F"/>
     <w:rsid w:val="00E95F48"/>
     <w:rsid w:val="00E96C1B"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00EA13FC"/>
     <w:rsid w:val="00EB37B3"/>
     <w:rsid w:val="00EB6BB1"/>
     <w:rsid w:val="00EC124D"/>
     <w:rsid w:val="00EC57E8"/>
     <w:rsid w:val="00EC7855"/>
     <w:rsid w:val="00ED2647"/>
     <w:rsid w:val="00ED3A53"/>
@@ -11325,51 +12116,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="gu-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="116C75D8"/>
   <w15:docId w15:val="{1F966498-0113-475B-9DF0-71A3C3304DD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16050,55 +16841,67 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0045047A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00816671"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D76A70"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="212279501">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="301540403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16330,246 +17133,255 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="617302821">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irbcompliance@northwestern.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy-and-compliance/policy-topics/sharing-policies/gds" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irb.northwestern.edu/compliance-education/post-approval-monitoring.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irbcompliance@northwestern.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irb.northwestern.edu/resources-guidance/checklists-worksheets/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE3F1B47010B44AF852BE904D0D4CD31"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4A1B53F8-C9DE-4B77-82E6-DA93ACC531CD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007E2AB6" w:rsidRDefault="007E2AB6"/>
+        <w:p w:rsidR="00C4284C" w:rsidRDefault="00C4284C"/>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B85D94"/>
-    <w:rsid w:val="007E2AB6"/>
-    <w:rsid w:val="00B1328F"/>
+    <w:rsid w:val="00057F8A"/>
+    <w:rsid w:val="003F66CB"/>
+    <w:rsid w:val="007130E2"/>
+    <w:rsid w:val="008354DA"/>
     <w:rsid w:val="00B85D94"/>
+    <w:rsid w:val="00C4284C"/>
+    <w:rsid w:val="00D7292B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16954,51 +17766,51 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -17249,93 +18061,430 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="efce84db-8738-4c7b-9bdc-65b9500871f6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="00b6f91f-ed03-4165-8b01-1890540ffe91">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D5258DE20CA7D49A25FA3F8C4A3AF5B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eb224eca7802768aae3a9b92f46510f1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="00b6f91f-ed03-4165-8b01-1890540ffe91" xmlns:ns3="437a914d-84b2-4340-8af1-1ccba030c5ae" xmlns:ns4="efce84db-8738-4c7b-9bdc-65b9500871f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="188a232a609391f56f0e0797d6f12491" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="00b6f91f-ed03-4165-8b01-1890540ffe91"/>
+    <xsd:import namespace="437a914d-84b2-4340-8af1-1ccba030c5ae"/>
+    <xsd:import namespace="efce84db-8738-4c7b-9bdc-65b9500871f6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="00b6f91f-ed03-4165-8b01-1890540ffe91" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c2d55d72-5afa-45f9-90b6-e0708aeee9a0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="437a914d-84b2-4340-8af1-1ccba030c5ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="efce84db-8738-4c7b-9bdc-65b9500871f6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4274664d-fb22-489a-9831-4a209a833dee}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="437a914d-84b2-4340-8af1-1ccba030c5ae">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516691FC-BB35-440D-9FAF-CD7FA10C4429}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CA7D45C-210F-49F0-99CA-2DCC48F22B05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="efce84db-8738-4c7b-9bdc-65b9500871f6"/>
+    <ds:schemaRef ds:uri="00b6f91f-ed03-4165-8b01-1890540ffe91"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BA50493-D749-4E09-8AFA-BE5E2195DBAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42FEC841-1F1A-4381-B217-AF86DFA7DE7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="00b6f91f-ed03-4165-8b01-1890540ffe91"/>
+    <ds:schemaRef ds:uri="437a914d-84b2-4340-8af1-1ccba030c5ae"/>
+    <ds:schemaRef ds:uri="efce84db-8738-4c7b-9bdc-65b9500871f6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5002</Characters>
+  <Pages>3</Pages>
+  <Words>1155</Words>
+  <Characters>6590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CHECKLIST: Investigator Quality Improvement Assessment</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Huron Consulting Group, Inc.</Manager>
   <Company>Huron Consulting Group, Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5868</CharactersWithSpaces>
+  <CharactersWithSpaces>7730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3604504</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hrppsops@huronconsultinggroup.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2555949</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -17353,25 +18502,33 @@
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CHECKLIST: Investigator Quality Improvement Assessment</dc:title>
   <dc:subject>Huron HRPP ToolKit 2.0</dc:subject>
   <dc:creator>Huron Consulting Group, Inc.</dc:creator>
   <cp:keywords>Huron, HRPP, SOP</cp:keywords>
   <dc:description>©2009-2014 Huron Consulting Services, LLC. Use and distribution subject to End User License Agreement at http://www.huronconsultinggroup.com/SOP</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>CHECKLIST</cp:category>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000D5258DE20CA7D49A25FA3F8C4A3AF5B</vt:lpwstr>
+  </property>
+</Properties>
+</file>